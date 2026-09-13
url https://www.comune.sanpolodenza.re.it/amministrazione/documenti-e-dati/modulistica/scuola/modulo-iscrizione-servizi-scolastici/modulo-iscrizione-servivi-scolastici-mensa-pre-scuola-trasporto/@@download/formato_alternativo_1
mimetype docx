--- v0 (2025-11-08)
+++ v1 (2026-09-13)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="458C8EB0" w14:textId="77777777" w:rsidR="00EF57D7" w:rsidRDefault="00DF4333" w:rsidP="008F11D5">
+    <w:p w:rsidR="00EF57D7" w:rsidRDefault="00DF4333" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times-Bold" w:hAnsi="Times-Bold" w:cs="Times-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26C5BA1A" wp14:editId="0A8141DA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2785110</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>97790</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="600075" cy="752475"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Immagine 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
@@ -85,119 +85,149 @@
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF57D7" w:rsidRPr="003F5580" w14:paraId="6F20F134" w14:textId="77777777" w:rsidTr="00315BB9">
+      <w:tr w:rsidR="00EF57D7" w:rsidRPr="003F5580" w:rsidTr="00315BB9">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4AD579" w14:textId="56BE9887" w:rsidR="00EF57D7" w:rsidRPr="00C55919" w:rsidRDefault="00EF57D7" w:rsidP="00AE4BE8">
+          <w:p w:rsidR="00EF57D7" w:rsidRPr="00C55919" w:rsidRDefault="00EF57D7" w:rsidP="00AE4BE8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55919">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DA CONSEGNARE</w:t>
             </w:r>
             <w:r w:rsidR="00C55919" w:rsidRPr="00C55919">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENTRO </w:t>
             </w:r>
-            <w:r w:rsidR="00C52D38">
+            <w:r w:rsidR="00DD2C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IL </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004B6AC4">
+              <w:t>IL 31</w:t>
+            </w:r>
+            <w:r w:rsidR="00C52D38">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>31/07/2025</w:t>
+              <w:t>/0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00C52D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DEC4D23" w14:textId="77777777" w:rsidR="00EF57D7" w:rsidRPr="00C55919" w:rsidRDefault="00EF57D7" w:rsidP="00AE4BE8">
+          <w:p w:rsidR="00EF57D7" w:rsidRPr="00C55919" w:rsidRDefault="00EF57D7" w:rsidP="00AE4BE8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55919">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MAIL:</w:t>
             </w:r>
             <w:r w:rsidR="00315BB9" w:rsidRPr="00C55919">
@@ -215,51 +245,51 @@
               <w:r w:rsidR="00D81608" w:rsidRPr="00C55919">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>protocollo@comune.sanpolodenza.re.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D81608" w:rsidRPr="00C55919">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D580AD0" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00EF57D7" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00EF57D7" w:rsidP="00D05400">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEL: 0522/2417</w:t>
             </w:r>
             <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
               <w:rPr>
@@ -291,237 +321,237 @@
               </w:rPr>
               <w:t xml:space="preserve"> – 735</w:t>
             </w:r>
             <w:r w:rsidR="00D05400">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="00D05400" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">FAX: 0522/874867 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05A391E7" w14:textId="77777777" w:rsidR="00EF57D7" w:rsidRPr="003F5580" w:rsidRDefault="00EF57D7" w:rsidP="007878A8">
+          <w:p w:rsidR="00EF57D7" w:rsidRPr="003F5580" w:rsidRDefault="00EF57D7" w:rsidP="007878A8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DD25120" w14:textId="77777777" w:rsidR="00EF57D7" w:rsidRPr="00C30DE9" w:rsidRDefault="00EF57D7" w:rsidP="00C30DE9">
+    <w:p w:rsidR="00EF57D7" w:rsidRPr="00C30DE9" w:rsidRDefault="00EF57D7" w:rsidP="00C30DE9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687F0E91" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Comune di San Polo d’Enza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5EB7A0" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Provincia di Reggio Emilia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B764FE" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="00E85AEB" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="00E85AEB" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>ISCRIZIONE</w:t>
       </w:r>
       <w:r w:rsidR="001D77EC" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> SERVIZI SCOLASTICI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AA4575" w14:textId="5C00A870" w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="00B2689C" w:rsidP="009240F0">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="003F5580" w:rsidRDefault="00B2689C" w:rsidP="009240F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ANNO SCOLASTICO </w:t>
       </w:r>
       <w:r w:rsidR="00A527B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="004B6AC4">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00B472F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A527B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="004B6AC4">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00B472F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A376388" w14:textId="77777777" w:rsidR="00C30DE9" w:rsidRPr="003F5580" w:rsidRDefault="00C30DE9" w:rsidP="009240F0">
+    <w:p w:rsidR="00C30DE9" w:rsidRPr="003F5580" w:rsidRDefault="00C30DE9" w:rsidP="009240F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69F243ED" w14:textId="77777777" w:rsidR="00603A65" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="008F11D5">
+    <w:p w:rsidR="00603A65" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Genitore i</w:t>
       </w:r>
       <w:r w:rsidR="000A4C1E" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ntestatario </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>avvisi di pagamento (Contribuente)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E24CE0B" w14:textId="77777777" w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/la</w:t>
@@ -593,51 +623,51 @@
       <w:r w:rsidR="00277462" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00277462" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35012189" w14:textId="77777777" w:rsidR="0079796F" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="0079796F" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a _______________________</w:t>
       </w:r>
       <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____</w:t>
@@ -693,51 +723,51 @@
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07705EB0" w14:textId="77777777" w:rsidR="00A42A30" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="00A42A30" w:rsidRPr="003F5580" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in Via __________________________</w:t>
       </w:r>
       <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________</w:t>
@@ -841,153 +871,153 @@
       <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="00A42A30" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
       <w:r w:rsidR="00277462" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED3836" w14:textId="77777777" w:rsidR="00277462" w:rsidRPr="003F5580" w:rsidRDefault="00277462" w:rsidP="002E51F2">
+    <w:p w:rsidR="00277462" w:rsidRPr="003F5580" w:rsidRDefault="00277462" w:rsidP="002E51F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33926B40" w14:textId="77777777" w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="00C30DE9" w:rsidP="002E51F2">
+    <w:p w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="00C30DE9" w:rsidP="002E51F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Altro</w:t>
       </w:r>
       <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> genitore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13294501" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+    <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/la</w:t>
       </w:r>
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sottoscritto/a _______________________________________________nato/a il _________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3148E72B" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+    <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a ____________________________ Residente a_______________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9321D" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+    <w:p w:rsidR="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in Via ___________________________________ Codice Fiscale __________________________________        Cell.____________________</w:t>
       </w:r>
       <w:r w:rsidR="00EF2A05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____</w:t>
@@ -995,178 +1025,178 @@
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mail</w:t>
       </w:r>
       <w:r w:rsidR="00EF2A05">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00315BB9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B64660B" w14:textId="77777777" w:rsidR="005E3224" w:rsidRPr="00315BB9" w:rsidRDefault="005E3224" w:rsidP="00315BB9">
+    <w:p w:rsidR="005E3224" w:rsidRPr="00315BB9" w:rsidRDefault="005E3224" w:rsidP="00315BB9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45AB6FDD" w14:textId="77777777" w:rsidR="005E3224" w:rsidRPr="006B7B38" w:rsidRDefault="005E3224" w:rsidP="005E3224">
+    <w:p w:rsidR="005E3224" w:rsidRPr="006B7B38" w:rsidRDefault="005E3224" w:rsidP="005E3224">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Il </w:t>
       </w:r>
       <w:r w:rsidRPr="009A774E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>cambio di residenza</w:t>
       </w:r>
       <w:r w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve essere tempestivamente comunicato all’Ufficio Scuola del Comune.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF5025" w14:textId="77777777" w:rsidR="00EF2A05" w:rsidRDefault="00EF2A05" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00EF2A05" w:rsidRDefault="00EF2A05" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E273A1" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00277462" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00277462" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>CHIEDONO</w:t>
       </w:r>
       <w:r w:rsidR="00BE3A9A" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> per i seguenti figli</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017ADFAD" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w14:paraId="0B7545BB" w14:textId="77777777" w:rsidTr="00EF2A05">
+      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidTr="00EF2A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61E3B0CF" w14:textId="77777777" w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00934D7E">
+          <w:p w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk43201823"/>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(1° figli</w:t>
             </w:r>
             <w:r w:rsidR="00A36EB4">
               <w:rPr>
@@ -1187,51 +1217,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A36EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7702E18B" w14:textId="77777777" w:rsidR="00DC793A" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00934D7E">
+          <w:p w:rsidR="00DC793A" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome e Cognome_____</w:t>
             </w:r>
             <w:r w:rsidR="00DC793A" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
@@ -1255,91 +1285,91 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
             <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44938FD3" w14:textId="77777777" w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
+          <w:p w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nato</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a _____________________il ____________ residente a__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C017514" w14:textId="77777777" w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00934D7E">
+          <w:p w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in Via______________</w:t>
             </w:r>
             <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -1389,154 +1419,174 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscale___</w:t>
             </w:r>
             <w:r w:rsidR="00315BB9" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF581E5" w14:textId="7B994A3B" w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
+          <w:p w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscritto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> per </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’a.s. </w:t>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a.s.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A527B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00A527B1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alla classe/sezione______ della Scuola______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B84EAF4" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00754D70" w:rsidP="00934D7E">
+          <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00754D70" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1575,52 +1625,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PRESCUOLA</w:t>
             </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B345A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POST</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SCUOLA</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="35369EC2" w14:textId="77777777" w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00754D70" w:rsidP="00934D7E">
+          <w:p w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00754D70" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1677,56 +1765,56 @@
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TRASPORTO solo R</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w14:paraId="107A1355" w14:textId="77777777" w:rsidTr="00EF2A05">
+      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidTr="00EF2A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D00D4D3" w14:textId="77777777" w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00934D7E">
+          <w:p w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(2° figli</w:t>
             </w:r>
             <w:r w:rsidR="00A36EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1746,266 +1834,286 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A36EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F17DD8" w14:textId="77777777" w:rsidR="00DC793A" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00934D7E">
+          <w:p w:rsidR="00DC793A" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome e Cognome_____</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32757D1E" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+          <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nato</w:t>
             </w:r>
             <w:r w:rsidR="00A36EB4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a _____________________il ____________ residente a__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="604DC3D5" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+          <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in Via___________________________________ Codice</w:t>
             </w:r>
             <w:r w:rsidR="00EF2A05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscale__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225EBDB7" w14:textId="7524E4E6" w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
+          <w:p w:rsidR="00A00B65" w:rsidRPr="00315BB9" w:rsidRDefault="00A00B65" w:rsidP="00A00B65">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscritto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> per </w:t>
             </w:r>
             <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’a.s. </w:t>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a.s.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00520B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00520B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alla classe/sezione______ della Scuola______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A0C835" w14:textId="77777777" w:rsidR="00B27CF0" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
+          <w:p w:rsidR="00B27CF0" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2044,52 +2152,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PRESCUOLA</w:t>
             </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B345A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POST</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SCUOLA</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5E2D71F8" w14:textId="77777777" w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
+          <w:p w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2155,315 +2301,335 @@
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TRASPORTO solo R</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w14:paraId="2C3F0B13" w14:textId="77777777" w:rsidTr="00EF2A05">
+      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidTr="00EF2A05">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36446E5C" w14:textId="77777777" w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00A36EB4">
+          <w:p w:rsidR="00A36EB4" w:rsidRDefault="00DC793A" w:rsidP="00A36EB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3° figli</w:t>
             </w:r>
             <w:r w:rsidR="00027712">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a/</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">o) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A4A8806" w14:textId="77777777" w:rsidR="00A36EB4" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00A36EB4">
+          <w:p w:rsidR="00A36EB4" w:rsidRPr="003F5580" w:rsidRDefault="00A36EB4" w:rsidP="00A36EB4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nome e Cognome_____</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18514EC2" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00A36EB4" w:rsidP="00315BB9">
+          <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00A36EB4" w:rsidP="00315BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nato</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a _____________________il ____________ residente a__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024736A2" w14:textId="77777777" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+          <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in Via___________________________________ Codice</w:t>
             </w:r>
             <w:r w:rsidR="00EF2A05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fiscale__________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01078347" w14:textId="6A8D5276" w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
+          <w:p w:rsidR="00315BB9" w:rsidRPr="00315BB9" w:rsidRDefault="00315BB9" w:rsidP="00315BB9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscritto</w:t>
             </w:r>
             <w:r w:rsidR="00A00B65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/a</w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> per </w:t>
             </w:r>
             <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">l’a.s. </w:t>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a.s.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00520B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00520B5B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1A5D">
-[...6 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B472F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00520B5B" w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315BB9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alla classe/sezione______ della Scuola______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1843E488" w14:textId="77777777" w:rsidR="00B27CF0" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
+          <w:p w:rsidR="00B27CF0" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2502,52 +2668,90 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PRESCUOLA</w:t>
             </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080" w:rsidRPr="003F5580">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidR="00B345A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POST</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2080">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SCUOLA</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7FA3068B" w14:textId="77777777" w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
+          <w:p w:rsidR="00754D70" w:rsidRPr="003F5580" w:rsidRDefault="00B27CF0" w:rsidP="00B27CF0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2610,65 +2814,65 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TRASPORTO solo R</w:t>
             </w:r>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09989845" w14:textId="77777777" w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="002E51F2" w:rsidP="008F11D5">
+    <w:p w:rsidR="002E51F2" w:rsidRPr="003F5580" w:rsidRDefault="002E51F2" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E1643AB" w14:textId="77777777" w:rsidR="006B7B38" w:rsidRPr="00DE5FBC" w:rsidRDefault="00DE5FBC" w:rsidP="00DE5FBC">
+    <w:p w:rsidR="006B7B38" w:rsidRPr="00DE5FBC" w:rsidRDefault="00DE5FBC" w:rsidP="00DE5FBC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2682,64 +2886,64 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Per presa visione del </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5FBC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>regolamento del servizio di trasporto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772EBE3A" w14:textId="77777777" w:rsidR="00E85AEB" w:rsidRDefault="00E85AEB" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00E85AEB" w:rsidRDefault="00E85AEB" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57449F5F" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00EF2A05" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00EF2A05" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Se possessori di ISEE inferiore ad € 7.000, </w:t>
       </w:r>
       <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2756,240 +2960,260 @@
       <w:r w:rsidR="00754D70" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONO </w:t>
       </w:r>
       <w:r w:rsidR="002E51F2" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>che venga applicata</w:t>
       </w:r>
       <w:r w:rsidR="008F11D5" w:rsidRPr="003F5580">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA2D35A" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00BE3A9A">
+    <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00BE3A9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="468"/>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="5178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w14:paraId="2C065A2A" w14:textId="77777777" w:rsidTr="00E85AEB">
+      <w:tr w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidTr="00E85AEB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47932DB7" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00934D7E">
+          <w:p w:rsidR="00BE3A9A" w:rsidRPr="003F5580" w:rsidRDefault="00BE3A9A" w:rsidP="00934D7E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744D8F6F" w14:textId="77777777" w:rsidR="00E85AEB" w:rsidRDefault="00BE3A9A" w:rsidP="00E85AEB">
+          <w:p w:rsidR="00E85AEB" w:rsidRDefault="00BE3A9A" w:rsidP="00E85AEB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TARIFFA AGEVOLATA</w:t>
             </w:r>
             <w:r w:rsidR="00754D70" w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PER LA MENSA</w:t>
             </w:r>
             <w:r w:rsidR="009305EB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8479E0" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="00E85AEB" w:rsidRDefault="00BE3A9A" w:rsidP="00E85AEB">
+          <w:p w:rsidR="00BE3A9A" w:rsidRPr="00E85AEB" w:rsidRDefault="00BE3A9A" w:rsidP="00E85AEB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in base al reddito</w:t>
             </w:r>
             <w:r w:rsidR="00754D70" w:rsidRPr="00E85AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00410609" w:rsidRPr="00E85AEB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>determinata ai sensi dei DD. L. gs. 109/98 e 130/2000</w:t>
+              <w:t xml:space="preserve">determinata ai sensi dei DD. L. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00410609" w:rsidRPr="00E85AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00410609" w:rsidRPr="00E85AEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. 109/98 e 130/2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5178" w:type="dxa"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5326" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
-              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+              <w:tblLook w:val="0000"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2081"/>
               <w:gridCol w:w="2941"/>
               <w:gridCol w:w="304"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00410609" w:rsidRPr="004A66F0" w14:paraId="5686C53F" w14:textId="77777777" w:rsidTr="00E85AEB">
+            <w:tr w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidTr="00E85AEB">
               <w:trPr>
                 <w:trHeight w:val="377"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2081" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="1B447D97" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00E85AEB" w:rsidP="00797F78">
+                <w:p w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00E85AEB" w:rsidP="00797F78">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00410609" w:rsidRPr="004A66F0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
@@ -3011,198 +3235,198 @@
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> in Euro</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">         </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2941" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2D92BCF5" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00797F78">
+                <w:p w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00797F78">
                   <w:pPr>
                     <w:ind w:left="-142"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A66F0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidR="00027712">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004A66F0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Rilasciata in data</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7167D832" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00E85AEB">
+                <w:p w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00E85AEB">
                   <w:pPr>
                     <w:ind w:left="-142"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004A66F0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004A66F0">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  I__|__|/|__|__|/|__|__|__|__</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="304" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="37DDE429" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00797F78">
+                <w:p w:rsidR="00410609" w:rsidRPr="004A66F0" w:rsidRDefault="00410609" w:rsidP="00797F78">
                   <w:pPr>
                     <w:ind w:left="-142"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-4"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0B49DF40" w14:textId="77777777" w:rsidR="00BE3A9A" w:rsidRPr="004A66F0" w:rsidRDefault="00BE3A9A" w:rsidP="004966CD">
+          <w:p w:rsidR="00BE3A9A" w:rsidRPr="004A66F0" w:rsidRDefault="00BE3A9A" w:rsidP="004966CD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0ABDD4C7" w14:textId="77777777" w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="004A66F0">
+    <w:p w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="004A66F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9628"/>
+        <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D05400" w:rsidRPr="003F5580" w14:paraId="5ACC6CC6" w14:textId="77777777" w:rsidTr="007557FB">
+      <w:tr w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidTr="007557FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F988FC4" w14:textId="77777777" w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5580">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>CHIEDONO INOLTRE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> L’ADDEBITO IN C/C</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
@@ -3219,684 +3443,684 @@
               </w:rPr>
               <w:t xml:space="preserve">(SSD CORE) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">per il pagamento del </w:t>
             </w:r>
             <w:r w:rsidRPr="002F7137">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>servizi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD011E5" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B4B40CD" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SPAZIO A)</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DATI RELATIVI ALLA BANCA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> DEL DEBITORE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4101E4AB" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Banca__________________________________________ Agenzia </w:t>
             </w:r>
             <w:r w:rsidR="00EF2A05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>__</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">_____________________ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AE590E" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Coordinate bancarie del c/c da addebitare (Codice IBAN):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B9B14E6" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>________________________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="477D98D7" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N.B. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF2A05">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Allegare copia coordinate bancarie</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="385D5AE1" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70743D5B" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SPAZIO B)</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DATI RELATIVI ALL’INTESTATARIO C/C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3662C12C" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cognome_______________________________________ Nome_______________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>______</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05998B3B" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CODICE FISCALE_________________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E7F0C88" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="004A66F0" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">N.B. </w:t>
             </w:r>
             <w:r w:rsidRPr="00A00B65">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Allegare copia codice fiscale</w:t>
             </w:r>
             <w:r w:rsidRPr="004A66F0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B109CCB" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05400">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adesione</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675BD410" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05400">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">La sottoscrizione del presente mandato comporta l’autorizzazione al Comune di San Polo D’Enza – Servizio Politiche Scolastiche a richiedere alla Banca del debitore l’addebito del suo conto e l’autorizzazione alla Banca del debitore di procedere a tale addebito conformemente alle disposizioni impartite dal Comune di San Polo D’Enza – Servizio Politiche Scolastiche. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E34C1E" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52EC00BA" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05400">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firma del sottoscrittore_________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42E4B3A4" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F75CBBB" w14:textId="77777777" w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="004A66F0">
+    <w:p w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="004A66F0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1515C30A" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00E85AEB" w:rsidRDefault="00D05400" w:rsidP="00C42133">
+    <w:p w:rsidR="00D05400" w:rsidRPr="00E85AEB" w:rsidRDefault="00D05400" w:rsidP="00C42133">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9628"/>
+        <w:gridCol w:w="9778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D05400" w:rsidRPr="003F5580" w14:paraId="130E5765" w14:textId="77777777" w:rsidTr="007557FB">
+      <w:tr w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidTr="007557FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE82514" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="009A774E" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="009A774E" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:autoSpaceDE w:val="0"/>
               <w:spacing w:before="120" w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">AUTORIZZANO </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>il Comune all’utilizzo del seguente</w:t>
             </w:r>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>indirizzo mail</w:t>
             </w:r>
             <w:r w:rsidR="009A774E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE3774A" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00E41A16" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00E41A16" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>______________________________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736411A5" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="00E41A16" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="00E41A16" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6105D6E2" w14:textId="77777777" w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:ind w:left="2124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">per l’invio degli </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41A16">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>avvisi di pagamento dei servizi scolastici</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38118454" w14:textId="77777777" w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+          <w:p w:rsidR="00D05400" w:rsidRPr="003F5580" w:rsidRDefault="00D05400" w:rsidP="00D05400">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:ind w:left="2124"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="283B7F1B" w14:textId="77777777" w:rsidR="00C42133" w:rsidRDefault="00C42133" w:rsidP="00C42133">
+    <w:p w:rsidR="00C42133" w:rsidRDefault="00C42133" w:rsidP="00C42133">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D87F83E" w14:textId="77777777" w:rsidR="00EF2A05" w:rsidRPr="00C42133" w:rsidRDefault="00EF2A05" w:rsidP="00C42133">
+    <w:p w:rsidR="00EF2A05" w:rsidRPr="00C42133" w:rsidRDefault="00EF2A05" w:rsidP="00C42133">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344B164D" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00D43D3C" w:rsidP="00410609">
+    <w:p w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00D43D3C" w:rsidP="00410609">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Con La sottoscrizione del presente modulo i genitori si impegnano solidalmente al pagamento </w:t>
       </w:r>
       <w:r w:rsidR="00D05400">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3917,62 +4141,62 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Il richiedente dichiara di </w:t>
       </w:r>
       <w:r w:rsidR="00D05400">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>essere a</w:t>
       </w:r>
       <w:r w:rsidR="00410609" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conoscenza che, nel caso di attribuzione della tariffa agevolata, ai sensi dell’art.4 comma 8 del D. Lgs. 109/98 e successive modificazioni, possono essere eseguiti controlli, anche da parte della Guardia di Finanza, diretti ad accertare la veridicità delle informazioni fornite ed effettuati presso gli istituti di credito o altri intermediari finanziari.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA34F28" w14:textId="77777777" w:rsidR="006B7B38" w:rsidRPr="00E41A16" w:rsidRDefault="006B7B38" w:rsidP="00410609">
+    <w:p w:rsidR="006B7B38" w:rsidRPr="00E41A16" w:rsidRDefault="006B7B38" w:rsidP="00410609">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77207A6F" w14:textId="77777777" w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
+    <w:p w:rsidR="00D05400" w:rsidRDefault="00D05400" w:rsidP="00D05400">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I sottoscritti </w:t>
       </w:r>
       <w:r w:rsidR="006B7B38" w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3989,135 +4213,135 @@
       <w:r w:rsidR="006B7B38" w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> di essere informat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="006B7B38" w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ai sensi del Regolamento UE 2016/679 (Regolamento Generale sulla Protezione dei dati), che i dati personali, anche sensibili, volontariamente forniti e necessari per il presente procedimento amministrativo, saranno trattati dai dipendenti del Comune in base al vigente Regolamento sui dati sensibili, anche con strumenti informatici, soltanto ai fini per i quali è resa questa dichiarazione; il Responsabile del trattamento dei dati è il Comune di San Polo D'Enza. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3405EA6A" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="006B7B38" w:rsidP="00D05400">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="006B7B38" w:rsidP="00D05400">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7B38">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Per ulteriori informazioni si visiti la sezione dedicata del sito: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00AE5791" w:rsidRPr="00537AE6">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.comune.sanpolodenza.re.it/Sezione.jsp?titolo=privacy&amp;idSezione=4083&amp;lookfor=informativa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AE5791">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FEA22C" w14:textId="77777777" w:rsidR="00797F78" w:rsidRPr="00E41A16" w:rsidRDefault="00797F78" w:rsidP="008F11D5">
+    <w:p w:rsidR="00797F78" w:rsidRPr="00E41A16" w:rsidRDefault="00797F78" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A05EA2" w14:textId="77777777" w:rsidR="007878A8" w:rsidRPr="00E41A16" w:rsidRDefault="007878A8" w:rsidP="008F11D5">
+    <w:p w:rsidR="007878A8" w:rsidRPr="00E41A16" w:rsidRDefault="007878A8" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235B2EDE" w14:textId="77777777" w:rsidR="007878A8" w:rsidRPr="00E41A16" w:rsidRDefault="007878A8" w:rsidP="008F11D5">
+    <w:p w:rsidR="007878A8" w:rsidRPr="00E41A16" w:rsidRDefault="007878A8" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C21AF19" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="00797F78" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="00797F78" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6120"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="008F11D5" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -4152,305 +4376,306 @@
       <w:r w:rsidR="00410609" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE5791" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidR="00410609" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I Dichiaranti</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33473D1E" w14:textId="77777777" w:rsidR="00603A65" w:rsidRPr="00E41A16" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="00603A65" w:rsidRPr="00E41A16" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0080D6" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="00603A65" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="00603A65" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AE5791" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="006B7B38" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="008F11D5" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615B82E2" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
+    <w:p w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB8FC95" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
+    <w:p w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69BEA9DB" w14:textId="77777777" w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
+    <w:p w:rsidR="00410609" w:rsidRPr="00E41A16" w:rsidRDefault="00410609" w:rsidP="008F11D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AE5791" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="006B7B38" w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41A16">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52872C92" w14:textId="77777777" w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
+    <w:p w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidRDefault="008F11D5" w:rsidP="008F11D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F11D5" w:rsidRPr="00E41A16" w:rsidSect="00C56B84">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="180" w:right="1134" w:bottom="360" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="72073F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38F0A6CA"/>
     <w:lvl w:ilvl="0" w:tplc="8EF4B0F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4519,96 +4744,91 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1892376758">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="008F11D5"/>
     <w:rsid w:val="00005346"/>
     <w:rsid w:val="0001063E"/>
     <w:rsid w:val="000106DF"/>
     <w:rsid w:val="0001156E"/>
     <w:rsid w:val="000134B6"/>
     <w:rsid w:val="000163DA"/>
     <w:rsid w:val="00026F8B"/>
     <w:rsid w:val="00027712"/>
     <w:rsid w:val="000431F0"/>
     <w:rsid w:val="00047979"/>
     <w:rsid w:val="00053919"/>
     <w:rsid w:val="00054C9A"/>
     <w:rsid w:val="000569F3"/>
     <w:rsid w:val="00066EDC"/>
     <w:rsid w:val="000711B3"/>
     <w:rsid w:val="000768E3"/>
     <w:rsid w:val="000941BE"/>
     <w:rsid w:val="000A4C1E"/>
     <w:rsid w:val="000D4EF2"/>
     <w:rsid w:val="000E7EA9"/>
     <w:rsid w:val="000F35F8"/>
     <w:rsid w:val="0012424C"/>
     <w:rsid w:val="00124876"/>
+    <w:rsid w:val="00141A6C"/>
     <w:rsid w:val="0014695C"/>
     <w:rsid w:val="00147282"/>
     <w:rsid w:val="001514F2"/>
     <w:rsid w:val="001627D7"/>
     <w:rsid w:val="0017281B"/>
     <w:rsid w:val="00180841"/>
     <w:rsid w:val="00191A0C"/>
     <w:rsid w:val="001A51B0"/>
     <w:rsid w:val="001B6321"/>
     <w:rsid w:val="001C2EE2"/>
     <w:rsid w:val="001C3686"/>
     <w:rsid w:val="001C57B1"/>
     <w:rsid w:val="001C6337"/>
     <w:rsid w:val="001D4772"/>
     <w:rsid w:val="001D77EC"/>
     <w:rsid w:val="001E158B"/>
     <w:rsid w:val="00201023"/>
     <w:rsid w:val="00213C96"/>
     <w:rsid w:val="00214FC6"/>
     <w:rsid w:val="0022029C"/>
     <w:rsid w:val="00220965"/>
     <w:rsid w:val="00247E12"/>
     <w:rsid w:val="00250825"/>
     <w:rsid w:val="00250BBF"/>
     <w:rsid w:val="00260F79"/>
@@ -4638,129 +4858,130 @@
     <w:rsid w:val="00315BB9"/>
     <w:rsid w:val="0031670B"/>
     <w:rsid w:val="003201A9"/>
     <w:rsid w:val="003324DD"/>
     <w:rsid w:val="00352F3C"/>
     <w:rsid w:val="0035771F"/>
     <w:rsid w:val="0036430A"/>
     <w:rsid w:val="00365C81"/>
     <w:rsid w:val="003705E9"/>
     <w:rsid w:val="00370D92"/>
     <w:rsid w:val="00373CCC"/>
     <w:rsid w:val="0037630E"/>
     <w:rsid w:val="00377F8E"/>
     <w:rsid w:val="0038123B"/>
     <w:rsid w:val="00384269"/>
     <w:rsid w:val="003867BC"/>
     <w:rsid w:val="003946A4"/>
     <w:rsid w:val="00395F7E"/>
     <w:rsid w:val="003A1AF3"/>
     <w:rsid w:val="003B372B"/>
     <w:rsid w:val="003C0F66"/>
     <w:rsid w:val="003C62EF"/>
     <w:rsid w:val="003D44E8"/>
     <w:rsid w:val="003D6256"/>
     <w:rsid w:val="003F14AE"/>
+    <w:rsid w:val="003F50D9"/>
     <w:rsid w:val="003F5580"/>
     <w:rsid w:val="00410609"/>
     <w:rsid w:val="00412F9D"/>
     <w:rsid w:val="00414437"/>
     <w:rsid w:val="00414D2D"/>
     <w:rsid w:val="004170D6"/>
     <w:rsid w:val="0042157D"/>
     <w:rsid w:val="00426147"/>
     <w:rsid w:val="00426612"/>
     <w:rsid w:val="00436D3C"/>
     <w:rsid w:val="004428C4"/>
     <w:rsid w:val="00444486"/>
     <w:rsid w:val="00444A3A"/>
     <w:rsid w:val="00450C1D"/>
     <w:rsid w:val="0045321E"/>
     <w:rsid w:val="004627A2"/>
     <w:rsid w:val="0046360C"/>
     <w:rsid w:val="004966CD"/>
     <w:rsid w:val="004A66F0"/>
     <w:rsid w:val="004B02F2"/>
-    <w:rsid w:val="004B6AC4"/>
     <w:rsid w:val="004D21D5"/>
     <w:rsid w:val="004F428F"/>
     <w:rsid w:val="00520B5B"/>
     <w:rsid w:val="005213A4"/>
     <w:rsid w:val="00522C64"/>
     <w:rsid w:val="00523D2C"/>
     <w:rsid w:val="00525485"/>
     <w:rsid w:val="00531170"/>
     <w:rsid w:val="005323B4"/>
+    <w:rsid w:val="00533662"/>
     <w:rsid w:val="00540EFE"/>
     <w:rsid w:val="0054151C"/>
     <w:rsid w:val="005562F6"/>
     <w:rsid w:val="00563456"/>
     <w:rsid w:val="00570014"/>
     <w:rsid w:val="005738CB"/>
     <w:rsid w:val="005A18B5"/>
     <w:rsid w:val="005C4AD9"/>
     <w:rsid w:val="005E1A17"/>
     <w:rsid w:val="005E1F51"/>
     <w:rsid w:val="005E3224"/>
     <w:rsid w:val="006010E2"/>
     <w:rsid w:val="00603A65"/>
     <w:rsid w:val="0060667A"/>
     <w:rsid w:val="006122E1"/>
     <w:rsid w:val="00625631"/>
-    <w:rsid w:val="0063110C"/>
     <w:rsid w:val="006401D5"/>
     <w:rsid w:val="00642905"/>
     <w:rsid w:val="00646CA8"/>
     <w:rsid w:val="00652BFB"/>
     <w:rsid w:val="00660799"/>
     <w:rsid w:val="00666EDC"/>
     <w:rsid w:val="006674B1"/>
     <w:rsid w:val="00673AD6"/>
     <w:rsid w:val="00681807"/>
     <w:rsid w:val="00693079"/>
     <w:rsid w:val="006B69E4"/>
     <w:rsid w:val="006B7B38"/>
     <w:rsid w:val="006C17DE"/>
     <w:rsid w:val="006C2218"/>
     <w:rsid w:val="006C3C36"/>
     <w:rsid w:val="006D6EB4"/>
     <w:rsid w:val="006E25C7"/>
     <w:rsid w:val="007007C4"/>
     <w:rsid w:val="0070454C"/>
     <w:rsid w:val="007112F0"/>
     <w:rsid w:val="007162E1"/>
     <w:rsid w:val="00735BF2"/>
     <w:rsid w:val="00740A00"/>
     <w:rsid w:val="00754D70"/>
     <w:rsid w:val="007557FB"/>
     <w:rsid w:val="00767F39"/>
     <w:rsid w:val="0077349C"/>
     <w:rsid w:val="007878A8"/>
     <w:rsid w:val="0079088E"/>
     <w:rsid w:val="0079796F"/>
     <w:rsid w:val="00797F78"/>
     <w:rsid w:val="007A0013"/>
+    <w:rsid w:val="007A2080"/>
     <w:rsid w:val="007A2A26"/>
     <w:rsid w:val="007A4338"/>
     <w:rsid w:val="007A690C"/>
     <w:rsid w:val="007B79A6"/>
     <w:rsid w:val="007F5ACB"/>
     <w:rsid w:val="0080171E"/>
     <w:rsid w:val="008166C2"/>
     <w:rsid w:val="008229D6"/>
     <w:rsid w:val="008467BA"/>
     <w:rsid w:val="008563B3"/>
     <w:rsid w:val="00862ADF"/>
     <w:rsid w:val="00862E6F"/>
     <w:rsid w:val="00882561"/>
     <w:rsid w:val="00885432"/>
     <w:rsid w:val="008945F3"/>
     <w:rsid w:val="008968C9"/>
     <w:rsid w:val="00896FC5"/>
     <w:rsid w:val="008A1887"/>
     <w:rsid w:val="008A2CB4"/>
     <w:rsid w:val="008D15C8"/>
     <w:rsid w:val="008D6C50"/>
     <w:rsid w:val="008E42D3"/>
     <w:rsid w:val="008E5697"/>
     <w:rsid w:val="008E5DD8"/>
     <w:rsid w:val="008F11D5"/>
@@ -4788,206 +5009,206 @@
     <w:rsid w:val="009906DA"/>
     <w:rsid w:val="00997DBD"/>
     <w:rsid w:val="009A0F1A"/>
     <w:rsid w:val="009A5C32"/>
     <w:rsid w:val="009A774E"/>
     <w:rsid w:val="009B11D2"/>
     <w:rsid w:val="009B2A1B"/>
     <w:rsid w:val="009B4CE6"/>
     <w:rsid w:val="009B730E"/>
     <w:rsid w:val="009C5847"/>
     <w:rsid w:val="009D492D"/>
     <w:rsid w:val="009D50EC"/>
     <w:rsid w:val="009E0AEB"/>
     <w:rsid w:val="009F4A2C"/>
     <w:rsid w:val="00A00B65"/>
     <w:rsid w:val="00A023FE"/>
     <w:rsid w:val="00A047E8"/>
     <w:rsid w:val="00A132F9"/>
     <w:rsid w:val="00A15709"/>
     <w:rsid w:val="00A16013"/>
     <w:rsid w:val="00A20B5C"/>
     <w:rsid w:val="00A3058A"/>
     <w:rsid w:val="00A36EB4"/>
     <w:rsid w:val="00A42A30"/>
     <w:rsid w:val="00A527B1"/>
+    <w:rsid w:val="00A636F1"/>
     <w:rsid w:val="00A65077"/>
     <w:rsid w:val="00A71EF5"/>
     <w:rsid w:val="00A7439F"/>
     <w:rsid w:val="00A759BE"/>
     <w:rsid w:val="00A91F2D"/>
     <w:rsid w:val="00AA43DE"/>
     <w:rsid w:val="00AA673B"/>
     <w:rsid w:val="00AB165D"/>
     <w:rsid w:val="00AB257B"/>
     <w:rsid w:val="00AC4BEC"/>
     <w:rsid w:val="00AC644D"/>
     <w:rsid w:val="00AD3387"/>
     <w:rsid w:val="00AE4BE8"/>
     <w:rsid w:val="00AE5791"/>
     <w:rsid w:val="00AF5425"/>
     <w:rsid w:val="00B00232"/>
     <w:rsid w:val="00B07ED1"/>
     <w:rsid w:val="00B2689C"/>
     <w:rsid w:val="00B27CF0"/>
+    <w:rsid w:val="00B345A6"/>
     <w:rsid w:val="00B44E90"/>
+    <w:rsid w:val="00B472F7"/>
     <w:rsid w:val="00B51987"/>
     <w:rsid w:val="00B563CA"/>
     <w:rsid w:val="00B87170"/>
     <w:rsid w:val="00BB423D"/>
-    <w:rsid w:val="00BC1A5D"/>
     <w:rsid w:val="00BC683F"/>
     <w:rsid w:val="00BE3A9A"/>
     <w:rsid w:val="00BE410A"/>
     <w:rsid w:val="00BE5ED3"/>
+    <w:rsid w:val="00BF1874"/>
     <w:rsid w:val="00BF4D22"/>
     <w:rsid w:val="00C01691"/>
     <w:rsid w:val="00C07CFA"/>
     <w:rsid w:val="00C23A47"/>
     <w:rsid w:val="00C30DE9"/>
     <w:rsid w:val="00C42133"/>
     <w:rsid w:val="00C52D38"/>
     <w:rsid w:val="00C55919"/>
     <w:rsid w:val="00C56B84"/>
     <w:rsid w:val="00C84D1D"/>
     <w:rsid w:val="00C87B75"/>
     <w:rsid w:val="00C97FB4"/>
     <w:rsid w:val="00CA703A"/>
     <w:rsid w:val="00CB4671"/>
     <w:rsid w:val="00CB6423"/>
     <w:rsid w:val="00CD1453"/>
     <w:rsid w:val="00CD660C"/>
     <w:rsid w:val="00D028DF"/>
     <w:rsid w:val="00D03F8D"/>
     <w:rsid w:val="00D04BC8"/>
     <w:rsid w:val="00D05400"/>
     <w:rsid w:val="00D07327"/>
     <w:rsid w:val="00D0753E"/>
     <w:rsid w:val="00D17ADD"/>
     <w:rsid w:val="00D31696"/>
     <w:rsid w:val="00D43D3C"/>
     <w:rsid w:val="00D449C0"/>
     <w:rsid w:val="00D622C9"/>
     <w:rsid w:val="00D65315"/>
     <w:rsid w:val="00D72A56"/>
     <w:rsid w:val="00D81608"/>
     <w:rsid w:val="00D8670C"/>
     <w:rsid w:val="00D8758B"/>
     <w:rsid w:val="00D95B20"/>
     <w:rsid w:val="00DA7787"/>
     <w:rsid w:val="00DC4917"/>
     <w:rsid w:val="00DC793A"/>
+    <w:rsid w:val="00DD2C1E"/>
     <w:rsid w:val="00DE5FBC"/>
     <w:rsid w:val="00DE7FCA"/>
     <w:rsid w:val="00DF4333"/>
     <w:rsid w:val="00DF7E6D"/>
     <w:rsid w:val="00E02E9D"/>
     <w:rsid w:val="00E03730"/>
     <w:rsid w:val="00E141FA"/>
     <w:rsid w:val="00E1593D"/>
     <w:rsid w:val="00E23C6A"/>
     <w:rsid w:val="00E25539"/>
     <w:rsid w:val="00E265E5"/>
     <w:rsid w:val="00E27274"/>
     <w:rsid w:val="00E27E84"/>
     <w:rsid w:val="00E34E0F"/>
     <w:rsid w:val="00E35F3C"/>
     <w:rsid w:val="00E41A16"/>
     <w:rsid w:val="00E44988"/>
     <w:rsid w:val="00E453C7"/>
     <w:rsid w:val="00E52623"/>
     <w:rsid w:val="00E62204"/>
     <w:rsid w:val="00E62A27"/>
     <w:rsid w:val="00E8424C"/>
     <w:rsid w:val="00E85AEB"/>
     <w:rsid w:val="00E8614C"/>
-    <w:rsid w:val="00E86CBF"/>
     <w:rsid w:val="00EC00A0"/>
     <w:rsid w:val="00EC506A"/>
     <w:rsid w:val="00EC6F88"/>
     <w:rsid w:val="00EC7658"/>
     <w:rsid w:val="00ED748D"/>
     <w:rsid w:val="00EE7E57"/>
     <w:rsid w:val="00EF2A05"/>
     <w:rsid w:val="00EF4E59"/>
     <w:rsid w:val="00EF57D7"/>
     <w:rsid w:val="00F10CF1"/>
     <w:rsid w:val="00F31177"/>
     <w:rsid w:val="00F4405E"/>
     <w:rsid w:val="00F60D12"/>
-    <w:rsid w:val="00F76335"/>
     <w:rsid w:val="00F86A42"/>
     <w:rsid w:val="00F91076"/>
     <w:rsid w:val="00F973D2"/>
     <w:rsid w:val="00FA0D00"/>
     <w:rsid w:val="00FA3E44"/>
     <w:rsid w:val="00FA5AFA"/>
     <w:rsid w:val="00FC773D"/>
     <w:rsid w:val="00FD0B77"/>
     <w:rsid w:val="00FD7801"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="55F75041"/>
-  <w15:docId w15:val="{FF065438-F323-4F02-B669-C84021EEE2C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5114,209 +5335,108 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...107 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D05400"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:rsid w:val="00603A65"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testofumetto">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestofumettoCarattere"/>
     <w:rsid w:val="00352F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
     <w:name w:val="Testo fumetto Carattere"/>
     <w:link w:val="Testofumetto"/>
     <w:rsid w:val="00352F3C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentoipertestuale">
     <w:name w:val="Hyperlink"/>
@@ -5363,51 +5483,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="006B7B38"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comune.sanpolodenza.re.it/Sezione.jsp?titolo=privacy&amp;idSezione=4083&amp;lookfor=informativa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@comune.sanpolodenza.re.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -5660,66 +5780,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>881</Words>
-  <Characters>5025</Characters>
+  <Words>550</Words>
+  <Characters>5492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5895</CharactersWithSpaces>
+  <CharactersWithSpaces>6030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stefanor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>